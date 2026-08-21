--- v0 (2026-06-20)
+++ v1 (2026-08-21)
@@ -14,341 +14,95 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="View-1 By Department" sheetId="1" r:id="rId4"/>
     <sheet name="View-2 By Task Owner" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="15">
   <si>
     <t>Sr#</t>
   </si>
   <si>
     <t>Dept</t>
   </si>
   <si>
     <t>#Total Tasks</t>
   </si>
   <si>
     <t>#Open Tasks</t>
   </si>
   <si>
     <t>#Closed Tasks</t>
   </si>
   <si>
     <t>Avg Aging of Open Tasks</t>
   </si>
   <si>
     <t>Avg Aging of Closed Tasks</t>
   </si>
   <si>
     <t>Open Tasks Aging Bucket</t>
   </si>
   <si>
     <t>0-3 days</t>
   </si>
   <si>
     <t>3-5 days</t>
   </si>
   <si>
     <t>5-10 days</t>
   </si>
   <si>
     <t>&gt;10 days</t>
   </si>
   <si>
     <t>Completed Tasks Aging Bucket</t>
   </si>
   <si>
-    <t>CEO Office</t>
-[...179 lines deleted...]
-    <t>Procurement Team</t>
+    <t>No data for the selected filters.</t>
   </si>
   <si>
     <t>Task Owner</t>
-  </si>
-[...64 lines deleted...]
-    <t>User #1</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -680,60 +434,60 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O62"/>
+  <dimension ref="A1:O3"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B3" sqref="B3:B62"/>
+      <selection activeCell="B3" sqref="B3:B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="30.421" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.849" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
@@ -774,2923 +528,123 @@
         <v>8</v>
       </c>
       <c r="I2" s="1" t="s">
         <v>9</v>
       </c>
       <c r="J2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="K2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="L2" s="1" t="s">
         <v>8</v>
       </c>
       <c r="M2" s="1" t="s">
         <v>9</v>
       </c>
       <c r="N2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="O2" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:15">
-      <c r="A3" s="2">
-[...2 lines deleted...]
-      <c r="B3" s="3" t="s">
+      <c r="A3" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="C3" s="2">
-[...2810 lines deleted...]
-      </c>
+      <c r="B3" s="3"/>
+      <c r="C3" s="2"/>
+      <c r="D3" s="2"/>
+      <c r="E3" s="2"/>
+      <c r="F3" s="2"/>
+      <c r="G3" s="2"/>
+      <c r="H3" s="2"/>
+      <c r="I3" s="2"/>
+      <c r="J3" s="2"/>
+      <c r="K3" s="2"/>
+      <c r="L3" s="2"/>
+      <c r="M3" s="2"/>
+      <c r="N3" s="2"/>
+      <c r="O3" s="2"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:B2"/>
     <mergeCell ref="C1:C2"/>
     <mergeCell ref="D1:D2"/>
     <mergeCell ref="E1:E2"/>
     <mergeCell ref="F1:F2"/>
     <mergeCell ref="G1:G2"/>
     <mergeCell ref="H1:K1"/>
     <mergeCell ref="L1:O1"/>
+    <mergeCell ref="A3:O3"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O24"/>
+  <dimension ref="A1:O3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B3" sqref="B3:B24"/>
+      <selection activeCell="B3" sqref="B3:B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="30.421" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.849" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>74</v>
+        <v>14</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1" t="s">
         <v>12</v>
       </c>
@@ -3710,1094 +664,80 @@
         <v>8</v>
       </c>
       <c r="I2" s="1" t="s">
         <v>9</v>
       </c>
       <c r="J2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="K2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="L2" s="1" t="s">
         <v>8</v>
       </c>
       <c r="M2" s="1" t="s">
         <v>9</v>
       </c>
       <c r="N2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="O2" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:15">
-      <c r="A3" s="2">
-[...563 lines deleted...]
-      <c r="A15" s="2">
+      <c r="A3" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="B15" s="3" t="s">
-[...463 lines deleted...]
-      </c>
+      <c r="B3" s="3"/>
+      <c r="C3" s="2"/>
+      <c r="D3" s="2"/>
+      <c r="E3" s="2"/>
+      <c r="F3" s="2"/>
+      <c r="G3" s="2"/>
+      <c r="H3" s="2"/>
+      <c r="I3" s="2"/>
+      <c r="J3" s="2"/>
+      <c r="K3" s="2"/>
+      <c r="L3" s="2"/>
+      <c r="M3" s="2"/>
+      <c r="N3" s="2"/>
+      <c r="O3" s="2"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:B2"/>
     <mergeCell ref="C1:C2"/>
     <mergeCell ref="D1:D2"/>
     <mergeCell ref="E1:E2"/>
     <mergeCell ref="F1:F2"/>
     <mergeCell ref="G1:G2"/>
     <mergeCell ref="H1:K1"/>
     <mergeCell ref="L1:O1"/>
+    <mergeCell ref="A3:O3"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>View-1 By Department</vt:lpstr>